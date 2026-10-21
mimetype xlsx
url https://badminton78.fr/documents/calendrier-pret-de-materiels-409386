--- v7 (2026-09-05)
+++ v8 (2026-10-21)
@@ -56,79 +56,82 @@
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment3.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/comments13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/comments13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/comments15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/comments16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB7C4003-25EF-4E31-AC1B-564889F8FA16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B42286D4-3224-4A19-AA28-F21DD25463D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" firstSheet="19" activeTab="21" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" firstSheet="19" activeTab="24" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Janvier" sheetId="4" r:id="rId1"/>
     <sheet name="Février" sheetId="5" r:id="rId2"/>
     <sheet name="Mars" sheetId="17" r:id="rId3"/>
     <sheet name="Avril" sheetId="18" r:id="rId4"/>
     <sheet name="Mai" sheetId="19" r:id="rId5"/>
     <sheet name="Juin" sheetId="20" r:id="rId6"/>
     <sheet name="Juillet" sheetId="21" r:id="rId7"/>
     <sheet name="Août" sheetId="22" r:id="rId8"/>
     <sheet name="Septembre" sheetId="23" r:id="rId9"/>
     <sheet name="Octobre" sheetId="24" r:id="rId10"/>
     <sheet name="Novembre" sheetId="25" r:id="rId11"/>
     <sheet name="Décembre" sheetId="15" r:id="rId12"/>
     <sheet name="Janvier 2026" sheetId="27" r:id="rId13"/>
     <sheet name="Fevrier 2026" sheetId="29" r:id="rId14"/>
     <sheet name="Mars 2026" sheetId="31" r:id="rId15"/>
     <sheet name="Avril 2026" sheetId="30" r:id="rId16"/>
     <sheet name="Mai 2026" sheetId="28" r:id="rId17"/>
     <sheet name="Juin 2026" sheetId="26" r:id="rId18"/>
     <sheet name="Juillet 2026" sheetId="32" r:id="rId19"/>
     <sheet name="Août 2026" sheetId="33" r:id="rId20"/>
     <sheet name="Septembre 2026" sheetId="34" r:id="rId21"/>
     <sheet name="Octobre 2026" sheetId="35" r:id="rId22"/>
     <sheet name="Novembre 2026" sheetId="36" r:id="rId23"/>
@@ -1586,92 +1589,316 @@
           <t>Auteur:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t xml:space="preserve">
 Le Chesnay
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments13.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Auteur</author>
   </authors>
   <commentList>
+    <comment ref="E9" authorId="0" shapeId="0" xr:uid="{6173CAD3-37B2-4CCF-AB03-2B11E168C01C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Auteur:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+villepreux</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="M9" authorId="0" shapeId="0" xr:uid="{76BA25FF-1B92-4CA7-9549-B498E5597251}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Auteur:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+LVE
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="M14" authorId="0" shapeId="0" xr:uid="{ACBF909E-696A-4F76-8806-3A370127EE74}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Auteur:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+LVE
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments14.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Auteur</author>
+  </authors>
+  <commentList>
     <comment ref="L9" authorId="0" shapeId="0" xr:uid="{2009377A-893E-47E2-8C4A-8CFF8A3EA40C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Auteur:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Maurepas</t>
         </r>
       </text>
     </comment>
+    <comment ref="Q9" authorId="0" shapeId="0" xr:uid="{0D2BF078-71FD-448D-9C40-03EB852219F2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Auteur:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+MB</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="X9" authorId="0" shapeId="0" xr:uid="{E1CDF20F-99F0-46AD-A418-479E5653C941}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Auteur:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+CBS</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="AG9" authorId="0" shapeId="0" xr:uid="{68ECE976-7023-4FCB-A37F-E29FAEA42741}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Auteur:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+CBS</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="Q14" authorId="0" shapeId="0" xr:uid="{B9FD3462-70FC-4CE1-8B5E-CBDE62E3172F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Auteur:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+MB</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments15.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Auteur</author>
+  </authors>
+  <commentList>
+    <comment ref="Z9" authorId="0" shapeId="0" xr:uid="{353112CD-C923-4222-A717-521F326052A5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Auteur:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+ESS</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments16.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Auteur</author>
+  </authors>
+  <commentList>
+    <comment ref="W10" authorId="0" shapeId="0" xr:uid="{9210455B-C28A-4E46-B1CD-9F3B4E81C348}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Auteur:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
           </rPr>
           <t xml:space="preserve">
 CBS</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={9D1D6BE1-167A-4714-BE06-C329DF368927}</author>
     <author>tc={032F9FAC-2280-426B-91D6-43909087F1B3}</author>
     <author>tc={CBCFA78D-6D4B-4035-B9A2-542E5901E1DE}</author>
     <author>tc={424752BC-9B58-492E-AD6A-3370B85E6C3C}</author>
     <author>tc={B4FA7936-43CE-4894-9751-4F05B568C37D}</author>
     <author>tc={F6A41874-1DF6-4D8A-8210-7DE1E9F9F886}</author>
     <author>tc={4A9E93E3-E4B1-481E-B00C-7EB9FB31C87D}</author>
     <author>tc={1CEEAE77-320C-46F2-B5F6-CBD0BCCFBA74}</author>
     <author>tc={9F11A741-117A-4DEA-855C-08359E269238}</author>
     <author>tc={74F77E57-1691-4B5C-9132-25600FA08262}</author>
     <author>tc={C1491A58-7437-45F0-BAB2-417E15D36661}</author>
   </authors>
@@ -2262,51 +2489,51 @@
             <sz val="11"/>
             <color theme="0"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t>Auteur:</t>
         </r>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="0"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Saint Arnoult
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1789" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1847" uniqueCount="69">
   <si>
     <t>Janvier</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Réservé</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>Comité</t>
   </si>
   <si>
     <t>Dates de réservation materiel Comité 78</t>
   </si>
   <si>
     <t>Materiel Comité</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -3309,58 +3536,58 @@
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="23" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="25" applyFont="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="34" borderId="0" xfId="19" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="21" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20 % - Accent1" xfId="15" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="44" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="21" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="47" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="16" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="19" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="22" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="8" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="24" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="17" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="45" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="23" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="9" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="48" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="13" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="14" builtinId="29" customBuiltin="1"/>
@@ -4525,57 +4752,50 @@
         </patternFill>
       </fill>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...5 lines deleted...]
-    <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
@@ -4977,97 +5197,84 @@
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
+      <numFmt numFmtId="166" formatCode="0;0;"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <protection locked="1" hidden="0"/>
-[...19 lines deleted...]
-    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
@@ -5249,51 +5456,71 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="1" formatCode="0"/>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="0;0;"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="0;0;"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="0;0;"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
@@ -11855,51 +12082,51 @@
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <protection locked="1" hidden="0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="166" formatCode="0;0;"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -13489,273 +13716,273 @@
     <tableColumn id="22" xr3:uid="{7E0A478D-3A43-4D52-AB91-24458F4D0A9C}" name="21" dataDxfId="440" totalsRowDxfId="439"/>
     <tableColumn id="23" xr3:uid="{4120B91A-DE0D-4209-B537-0A4E30D6F278}" name="22" dataDxfId="438" totalsRowDxfId="437"/>
     <tableColumn id="24" xr3:uid="{2862404A-718F-4C00-ACE9-FD785B313E0A}" name="23" dataDxfId="436" totalsRowDxfId="435"/>
     <tableColumn id="25" xr3:uid="{6FDDF39A-0D8C-4843-B5DC-97626B5B1948}" name="24" dataDxfId="434" totalsRowDxfId="433"/>
     <tableColumn id="26" xr3:uid="{569AAC06-E3CA-4DF1-8817-88870F59384F}" name="25" dataDxfId="432" totalsRowDxfId="431"/>
     <tableColumn id="27" xr3:uid="{EDE4EEF1-30AB-41CE-9494-04FE2A72CFF7}" name="26" dataDxfId="430" totalsRowDxfId="429"/>
     <tableColumn id="28" xr3:uid="{FBB7BDAC-E722-4D50-B271-537E86276E55}" name="27" dataDxfId="428" totalsRowDxfId="427"/>
     <tableColumn id="29" xr3:uid="{7E5F11D3-CD1D-41F1-A4A8-348766F59084}" name="28" dataDxfId="426" totalsRowDxfId="425"/>
     <tableColumn id="30" xr3:uid="{43603165-4A17-4BCF-B583-CAD97658DE88}" name="29" dataDxfId="424" totalsRowDxfId="423"/>
     <tableColumn id="31" xr3:uid="{52B99159-4448-4068-9D38-7C748B755F09}" name="30" dataDxfId="422" totalsRowDxfId="421"/>
     <tableColumn id="32" xr3:uid="{B911596E-6E2F-46C5-8534-2D796F85F2B4}" name="31" dataDxfId="420" totalsRowDxfId="419" dataCellStyle="Total"/>
     <tableColumn id="33" xr3:uid="{223EDE0F-C093-4477-9A9F-56A88E958ACB}" name="Nombre de location" dataDxfId="418" totalsRowDxfId="417" dataCellStyle="Total">
       <calculatedColumnFormula>COUNTA(Décembre25[[#This Row],[1]:[31]])</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Tableau des absences des employés" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Fournit une liste de noms et des dates de calendrier pour enregistrer les absences et motifs d’absence des employés (C= Congé, M=Maladie, P=Personnel, et deux espaces réservés pour des entrées personnalisées)"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{1F1FB461-75AC-4A93-9082-3A4EEC2949A9}" name="Décembre2526" displayName="Décembre2526" ref="B8:AH16" totalsRowShown="0" headerRowDxfId="2134" dataDxfId="2133" totalsRowDxfId="2132">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{1F1FB461-75AC-4A93-9082-3A4EEC2949A9}" name="Décembre2526" displayName="Décembre2526" ref="B8:AH16" totalsRowShown="0" headerRowDxfId="416" dataDxfId="415" totalsRowDxfId="414">
   <tableColumns count="33">
-    <tableColumn id="1" xr3:uid="{7FA274F4-BA5D-4D1C-BE96-35B317AE02B0}" name="Materiel Comité" dataDxfId="2131" totalsRowDxfId="2130" dataCellStyle="Employé"/>
-[...31 lines deleted...]
-    <tableColumn id="33" xr3:uid="{FD5EA235-F0F0-43BB-9748-1FE4D82A9A47}" name="Nombre de location" dataDxfId="2067" totalsRowDxfId="2066" dataCellStyle="Total">
+    <tableColumn id="1" xr3:uid="{7FA274F4-BA5D-4D1C-BE96-35B317AE02B0}" name="Materiel Comité" dataDxfId="413" totalsRowDxfId="412" dataCellStyle="Employé"/>
+    <tableColumn id="2" xr3:uid="{1FE3AA83-5F60-48D8-A638-58AE8FFF4B87}" name="1" dataDxfId="411" totalsRowDxfId="410"/>
+    <tableColumn id="3" xr3:uid="{713D3F78-B49E-4004-90F7-506F75CEEA3E}" name="2" dataDxfId="409" totalsRowDxfId="408"/>
+    <tableColumn id="4" xr3:uid="{C4962767-5B96-40E9-87EB-7819D32D552C}" name="3" dataDxfId="407" totalsRowDxfId="406"/>
+    <tableColumn id="5" xr3:uid="{1303994E-B6DD-4223-8B61-6E07D4F1D0D7}" name="4" dataDxfId="405" totalsRowDxfId="404"/>
+    <tableColumn id="6" xr3:uid="{FDC1843F-E10E-4F02-8666-2B9F77F82091}" name="5" dataDxfId="403" totalsRowDxfId="402"/>
+    <tableColumn id="7" xr3:uid="{013AE8EC-525E-4980-99BB-C9FC0E076AB6}" name="6" dataDxfId="401" totalsRowDxfId="400"/>
+    <tableColumn id="8" xr3:uid="{B297727B-7899-413D-BB6D-DB17790B9ABA}" name="7" dataDxfId="399" totalsRowDxfId="398"/>
+    <tableColumn id="9" xr3:uid="{FB46E8E4-9383-4322-99B6-B0D1CBEFCF57}" name="8" dataDxfId="397" totalsRowDxfId="396"/>
+    <tableColumn id="10" xr3:uid="{F73D7A4C-35AA-405D-9D1F-0A739ACABD81}" name="9" dataDxfId="395" totalsRowDxfId="394"/>
+    <tableColumn id="11" xr3:uid="{6F7AEC84-E78E-450D-97E7-4AA71F8C633C}" name="10" dataDxfId="393" totalsRowDxfId="392"/>
+    <tableColumn id="12" xr3:uid="{58B4BA53-7919-42CF-8424-17ED68DD71B6}" name="11" dataDxfId="391" totalsRowDxfId="390"/>
+    <tableColumn id="13" xr3:uid="{3AFC932E-5FFC-4560-8B91-49ED142D819A}" name="12" dataDxfId="389" totalsRowDxfId="388"/>
+    <tableColumn id="14" xr3:uid="{5ADAB8AC-20CA-4B72-8517-C0810E98D5E9}" name="13" dataDxfId="387" totalsRowDxfId="386"/>
+    <tableColumn id="15" xr3:uid="{F58A8141-15FC-439F-B531-DE15FCF8DC1F}" name="14" dataDxfId="385" totalsRowDxfId="384"/>
+    <tableColumn id="16" xr3:uid="{B81FD746-10DF-494C-BA8C-B129AE014E51}" name="15" dataDxfId="383" totalsRowDxfId="382"/>
+    <tableColumn id="17" xr3:uid="{55E1A127-E9EC-4A16-A7E3-1627BC453407}" name="16" dataDxfId="381" totalsRowDxfId="380"/>
+    <tableColumn id="18" xr3:uid="{0F8F2575-01F7-4E99-8AD7-14643D13232A}" name="17" dataDxfId="379" totalsRowDxfId="378"/>
+    <tableColumn id="19" xr3:uid="{C2A07BD4-5103-4F6D-92E4-655720C84E7F}" name="18" dataDxfId="377" totalsRowDxfId="376"/>
+    <tableColumn id="20" xr3:uid="{6398B701-0B8F-4939-975D-EE86C164B406}" name="19" dataDxfId="375" totalsRowDxfId="374"/>
+    <tableColumn id="21" xr3:uid="{3B53D054-6340-460F-9123-32E902D2D296}" name="20" dataDxfId="373" totalsRowDxfId="372"/>
+    <tableColumn id="22" xr3:uid="{7E2357DD-CB9C-4260-BEB8-3B5DD83518C7}" name="21" dataDxfId="371" totalsRowDxfId="370"/>
+    <tableColumn id="23" xr3:uid="{02283B7E-773D-4E2B-80F2-2A776E289651}" name="22" dataDxfId="369" totalsRowDxfId="368"/>
+    <tableColumn id="24" xr3:uid="{313A6238-D960-4E6F-A4CB-0757DF5E4533}" name="23" dataDxfId="367" totalsRowDxfId="366"/>
+    <tableColumn id="25" xr3:uid="{4BFF08B4-533E-463E-9F59-EF59045F6BB5}" name="24" dataDxfId="365" totalsRowDxfId="364"/>
+    <tableColumn id="26" xr3:uid="{232B8BFD-E629-49BF-983B-F6324F82A7F1}" name="25" dataDxfId="363" totalsRowDxfId="362"/>
+    <tableColumn id="27" xr3:uid="{DF73947B-D91B-4955-93A9-14F703FFDB6D}" name="26" dataDxfId="361" totalsRowDxfId="360"/>
+    <tableColumn id="28" xr3:uid="{B7DA0050-04CB-4F41-AFF6-4BB60DCC20FF}" name="27" dataDxfId="359" totalsRowDxfId="358"/>
+    <tableColumn id="29" xr3:uid="{F7866C44-2D0A-442C-94CF-53E97B52A919}" name="28" dataDxfId="357" totalsRowDxfId="356"/>
+    <tableColumn id="30" xr3:uid="{44190150-6DD3-4930-9124-0F59602FADC0}" name="29" dataDxfId="355" totalsRowDxfId="354"/>
+    <tableColumn id="31" xr3:uid="{B7A17040-6242-48DE-B066-F1C517F563D3}" name="30" dataDxfId="353" totalsRowDxfId="352"/>
+    <tableColumn id="32" xr3:uid="{92ED97AC-3ABC-4776-B914-6710C4BA4BA5}" name="31" dataDxfId="351" totalsRowDxfId="350" dataCellStyle="Total"/>
+    <tableColumn id="33" xr3:uid="{FD5EA235-F0F0-43BB-9748-1FE4D82A9A47}" name="Nombre de location" dataDxfId="349" totalsRowDxfId="348" dataCellStyle="Total">
       <calculatedColumnFormula>COUNTA(Décembre2526[[#This Row],[1]:[31]])</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Tableau des absences des employés" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Fournit une liste de noms et des dates de calendrier pour enregistrer les absences et motifs d’absence des employés (C= Congé, M=Maladie, P=Personnel, et deux espaces réservés pour des entrées personnalisées)"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{62CE9445-EA4E-4ADC-9B5C-0DBB80F4DFB8}" name="Décembre252627" displayName="Décembre252627" ref="B8:AE16" totalsRowShown="0" headerRowDxfId="416" dataDxfId="415" totalsRowDxfId="414">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{62CE9445-EA4E-4ADC-9B5C-0DBB80F4DFB8}" name="Décembre252627" displayName="Décembre252627" ref="B8:AE16" totalsRowShown="0" headerRowDxfId="347" dataDxfId="346" totalsRowDxfId="345">
   <tableColumns count="30">
-    <tableColumn id="1" xr3:uid="{82B0F1A1-FDD4-4A7B-8E46-0787B60675AD}" name="Materiel Comité" dataDxfId="413" totalsRowDxfId="412" dataCellStyle="Employé"/>
-[...28 lines deleted...]
-    <tableColumn id="33" xr3:uid="{7DB5BB79-4EF6-41D2-BEEC-A8B4AF3E0D7F}" name="Nombre de location" dataDxfId="355" totalsRowDxfId="354" dataCellStyle="Total">
+    <tableColumn id="1" xr3:uid="{82B0F1A1-FDD4-4A7B-8E46-0787B60675AD}" name="Materiel Comité" dataDxfId="344" totalsRowDxfId="343" dataCellStyle="Employé"/>
+    <tableColumn id="2" xr3:uid="{D0F039D8-B461-4040-B357-27749A2AB133}" name="1" dataDxfId="342" totalsRowDxfId="341"/>
+    <tableColumn id="3" xr3:uid="{0C1CBAF7-497E-47FC-A59A-F2CB17644C2A}" name="2" dataDxfId="340" totalsRowDxfId="339"/>
+    <tableColumn id="4" xr3:uid="{FE2471D2-A132-46FF-B48E-1D622E54F23B}" name="3" dataDxfId="338" totalsRowDxfId="337"/>
+    <tableColumn id="5" xr3:uid="{23D891C8-3BFA-4928-9CC3-AA9AD75A481E}" name="4" dataDxfId="336" totalsRowDxfId="335"/>
+    <tableColumn id="6" xr3:uid="{5EE131FD-6E47-4DD7-91BA-AF120D5163B3}" name="5" dataDxfId="334" totalsRowDxfId="333"/>
+    <tableColumn id="7" xr3:uid="{F0081E1A-56F0-4224-BADA-74045E501042}" name="6" dataDxfId="332" totalsRowDxfId="331"/>
+    <tableColumn id="8" xr3:uid="{35230D2D-D12B-424B-A0BA-B54ECC74EF3C}" name="7" dataDxfId="330" totalsRowDxfId="329"/>
+    <tableColumn id="9" xr3:uid="{D397E358-01DA-4039-93FA-85C23D374EC4}" name="8" dataDxfId="328" totalsRowDxfId="327"/>
+    <tableColumn id="10" xr3:uid="{4D334456-3E27-4F7A-9664-313427E23E10}" name="9" dataDxfId="326" totalsRowDxfId="325"/>
+    <tableColumn id="11" xr3:uid="{ED920E4A-C736-44A2-9F2D-AE6C6C774EF5}" name="10" dataDxfId="324" totalsRowDxfId="323"/>
+    <tableColumn id="12" xr3:uid="{5C7AA26B-A6AF-40E5-B38C-A01EE3F381AF}" name="11" dataDxfId="322" totalsRowDxfId="321"/>
+    <tableColumn id="13" xr3:uid="{CBA0D218-CE40-4D58-93CC-FD39C58F2A37}" name="12" dataDxfId="320" totalsRowDxfId="319"/>
+    <tableColumn id="14" xr3:uid="{02E308ED-9FCA-44CF-8F21-30FB92ADD8DD}" name="13" dataDxfId="318" totalsRowDxfId="317"/>
+    <tableColumn id="15" xr3:uid="{7E30A023-7D2B-40ED-9947-E14AC3EEC1AC}" name="14" dataDxfId="316" totalsRowDxfId="315"/>
+    <tableColumn id="16" xr3:uid="{FE8152F8-AFFB-48F5-8CBB-A06815E6EB71}" name="15" dataDxfId="314" totalsRowDxfId="313"/>
+    <tableColumn id="17" xr3:uid="{EF7D477A-30EB-405E-B445-58B849A13A23}" name="16" dataDxfId="312" totalsRowDxfId="311"/>
+    <tableColumn id="18" xr3:uid="{DD74E331-F912-4426-92D8-6AE648E8D73D}" name="17" dataDxfId="310" totalsRowDxfId="309"/>
+    <tableColumn id="19" xr3:uid="{C3ABA308-B84A-4D62-8B08-8596BA500564}" name="18" dataDxfId="308" totalsRowDxfId="307"/>
+    <tableColumn id="20" xr3:uid="{3330505C-6B12-4032-9A35-D30DA9702EF3}" name="19" dataDxfId="306" totalsRowDxfId="305"/>
+    <tableColumn id="21" xr3:uid="{0695842B-9915-45D8-8BE4-08BB8B814583}" name="20" dataDxfId="304" totalsRowDxfId="303"/>
+    <tableColumn id="22" xr3:uid="{C08E57FB-9F87-49FE-A4B0-9E08BE5AA4E5}" name="21" dataDxfId="302" totalsRowDxfId="301"/>
+    <tableColumn id="23" xr3:uid="{94DC74EF-B4E7-4F5D-9CB7-7D7ABDD8511B}" name="22" dataDxfId="300" totalsRowDxfId="299"/>
+    <tableColumn id="24" xr3:uid="{DBC4ED5D-DACB-4D82-938E-A368B68420C4}" name="23" dataDxfId="298" totalsRowDxfId="297"/>
+    <tableColumn id="25" xr3:uid="{3FFB47B4-C27D-4287-A73C-6D09049BC61B}" name="24" dataDxfId="296" totalsRowDxfId="295"/>
+    <tableColumn id="26" xr3:uid="{00A74C82-0B76-44B5-8303-D960F2124DF3}" name="25" dataDxfId="294" totalsRowDxfId="293"/>
+    <tableColumn id="27" xr3:uid="{E919EE07-4E8F-4DE5-8ADA-1064C513974B}" name="26" dataDxfId="292" totalsRowDxfId="291"/>
+    <tableColumn id="28" xr3:uid="{0C25AA9B-71DE-4300-8721-FB0C693DAE4F}" name="27" dataDxfId="290" totalsRowDxfId="289"/>
+    <tableColumn id="29" xr3:uid="{CEA621F5-954E-4F8C-A2CD-4CB911CE22B6}" name="28" dataDxfId="288" totalsRowDxfId="287"/>
+    <tableColumn id="33" xr3:uid="{7DB5BB79-4EF6-41D2-BEEC-A8B4AF3E0D7F}" name="Nombre de location" dataDxfId="286" totalsRowDxfId="285" dataCellStyle="Total">
       <calculatedColumnFormula>COUNTA(Novembre24[[#This Row],[1]:[ ]])</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Tableau des absences des employés" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Fournit une liste de noms et des dates de calendrier pour enregistrer les absences et motifs d’absence des employés (C= Congé, M=Maladie, P=Personnel, et deux espaces réservés pour des entrées personnalisées)"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{C53FB4F2-E98F-438C-B6FA-C52B845C5E20}" name="Décembre252629" displayName="Décembre252629" ref="B8:AH16" totalsRowShown="0" headerRowDxfId="353" dataDxfId="352" totalsRowDxfId="351">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{C53FB4F2-E98F-438C-B6FA-C52B845C5E20}" name="Décembre252629" displayName="Décembre252629" ref="B8:AH16" totalsRowShown="0" headerRowDxfId="284" dataDxfId="283" totalsRowDxfId="282">
   <tableColumns count="33">
-    <tableColumn id="1" xr3:uid="{0FB8F986-84B9-4718-AAB2-E1CF1643E42B}" name="Materiel Comité" dataDxfId="350" totalsRowDxfId="349" dataCellStyle="Employé"/>
-[...31 lines deleted...]
-    <tableColumn id="33" xr3:uid="{10CCD467-9922-4523-8E1C-F6D49642589E}" name="Nombre de location" dataDxfId="286" totalsRowDxfId="285" dataCellStyle="Total">
+    <tableColumn id="1" xr3:uid="{0FB8F986-84B9-4718-AAB2-E1CF1643E42B}" name="Materiel Comité" dataDxfId="281" totalsRowDxfId="280" dataCellStyle="Employé"/>
+    <tableColumn id="2" xr3:uid="{5B8BF4F4-1603-4CAD-99E0-20EC71F3E00C}" name="1" dataDxfId="279" totalsRowDxfId="278"/>
+    <tableColumn id="3" xr3:uid="{CF35716B-8105-479F-9781-70DF50157CCA}" name="2" dataDxfId="277" totalsRowDxfId="276"/>
+    <tableColumn id="4" xr3:uid="{A9F78E2E-53C7-4519-A9D1-7B0E8B944CFF}" name="3" dataDxfId="275" totalsRowDxfId="274"/>
+    <tableColumn id="5" xr3:uid="{4FDD64CC-1083-4D33-97B6-F012A609BC97}" name="4" dataDxfId="273" totalsRowDxfId="272"/>
+    <tableColumn id="6" xr3:uid="{911029C4-9AF7-4ADD-ACEE-A67FF6686098}" name="5" dataDxfId="271" totalsRowDxfId="270"/>
+    <tableColumn id="7" xr3:uid="{2C512F5C-1DAF-4E55-B103-A4B046C98339}" name="6" dataDxfId="269" totalsRowDxfId="268"/>
+    <tableColumn id="8" xr3:uid="{B751D581-55AF-48DA-B109-0189DCE99459}" name="7" dataDxfId="267" totalsRowDxfId="266"/>
+    <tableColumn id="9" xr3:uid="{12C00BC2-8D55-49ED-AE10-4A036601197C}" name="8" dataDxfId="265" totalsRowDxfId="264"/>
+    <tableColumn id="10" xr3:uid="{4C2CE174-65A2-40C2-8BF1-00F9F234F1AF}" name="9" dataDxfId="263" totalsRowDxfId="262"/>
+    <tableColumn id="11" xr3:uid="{9C0D7E9A-14A2-4B8D-B578-B25FC4B356ED}" name="10" dataDxfId="261" totalsRowDxfId="260"/>
+    <tableColumn id="12" xr3:uid="{D812CA04-93C5-4CD5-B461-09F7CDB7BD8B}" name="11" dataDxfId="259" totalsRowDxfId="258"/>
+    <tableColumn id="13" xr3:uid="{67E7A97C-74ED-448A-A81B-D4D399F6BE3D}" name="12" dataDxfId="257" totalsRowDxfId="256"/>
+    <tableColumn id="14" xr3:uid="{81808DA1-5C36-4714-A892-D9F63D311DD0}" name="13" dataDxfId="255" totalsRowDxfId="254"/>
+    <tableColumn id="15" xr3:uid="{5697C473-F01F-40BF-B303-FD9D3E9B50BD}" name="14" dataDxfId="253" totalsRowDxfId="252"/>
+    <tableColumn id="16" xr3:uid="{B6D0C1AA-2048-44C8-BB10-EC35DF8561BE}" name="15" dataDxfId="251" totalsRowDxfId="250"/>
+    <tableColumn id="17" xr3:uid="{39DB8C4F-1F66-4A4F-B14B-64F47087C2CE}" name="16" dataDxfId="249" totalsRowDxfId="248"/>
+    <tableColumn id="18" xr3:uid="{AEFDF5E3-5951-4212-95D1-6CE411DE25BE}" name="17" dataDxfId="247" totalsRowDxfId="246"/>
+    <tableColumn id="19" xr3:uid="{5CB27168-AD72-4D3C-93EF-96B3A99BB91A}" name="18" dataDxfId="245" totalsRowDxfId="244"/>
+    <tableColumn id="20" xr3:uid="{49ACB6A1-6BD5-45DB-8232-19FEE78DA676}" name="19" dataDxfId="243" totalsRowDxfId="242"/>
+    <tableColumn id="21" xr3:uid="{82B769BA-FFCA-4934-BF3F-F9C7BE81CF29}" name="20" dataDxfId="241" totalsRowDxfId="240"/>
+    <tableColumn id="22" xr3:uid="{51D3D357-FCA5-4C43-AC4E-B3638FEECF4F}" name="21" dataDxfId="239" totalsRowDxfId="238"/>
+    <tableColumn id="23" xr3:uid="{F2FB11A3-4665-45C1-99E5-40BF4591DCDB}" name="22" dataDxfId="237" totalsRowDxfId="236"/>
+    <tableColumn id="24" xr3:uid="{D751BCB5-914E-470A-B46C-13E0440C4BEF}" name="23" dataDxfId="235" totalsRowDxfId="234"/>
+    <tableColumn id="25" xr3:uid="{6004F65A-285F-4C35-AE16-BDB1F658F510}" name="24" dataDxfId="233" totalsRowDxfId="232"/>
+    <tableColumn id="26" xr3:uid="{6C9EC303-8E73-4E82-A3EA-247A79314BD3}" name="25" dataDxfId="231" totalsRowDxfId="230"/>
+    <tableColumn id="27" xr3:uid="{37B3BC0B-CD3F-40C3-9AAC-6322F824FAF7}" name="26" dataDxfId="229" totalsRowDxfId="228"/>
+    <tableColumn id="28" xr3:uid="{65B101BD-10A8-4254-8361-512073C26AD4}" name="27" dataDxfId="227" totalsRowDxfId="226"/>
+    <tableColumn id="29" xr3:uid="{EADB0503-3F7C-4C67-8710-02D8223444AD}" name="28" dataDxfId="225" totalsRowDxfId="224"/>
+    <tableColumn id="30" xr3:uid="{382431BE-DD91-454E-A12E-0DFB09E0BE1F}" name="29" dataDxfId="223" totalsRowDxfId="222"/>
+    <tableColumn id="31" xr3:uid="{8F7BE737-7E9C-448C-A851-6EA9BAC3D272}" name="30" dataDxfId="221" totalsRowDxfId="220"/>
+    <tableColumn id="32" xr3:uid="{E513F7C1-6B6D-4653-B342-884F919A6FD3}" name="31" dataDxfId="219" totalsRowDxfId="218" dataCellStyle="Total"/>
+    <tableColumn id="33" xr3:uid="{10CCD467-9922-4523-8E1C-F6D49642589E}" name="Nombre de location" dataDxfId="217" totalsRowDxfId="216" dataCellStyle="Total">
       <calculatedColumnFormula>COUNTA(Décembre252629[[#This Row],[1]:[31]])</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Tableau des absences des employés" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Fournit une liste de noms et des dates de calendrier pour enregistrer les absences et motifs d’absence des employés (C= Congé, M=Maladie, P=Personnel, et deux espaces réservés pour des entrées personnalisées)"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table28.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{54D8B290-28F4-4BD7-A8BF-30569EE550C3}" name="Décembre25262930" displayName="Décembre25262930" ref="B8:AG16" totalsRowShown="0" headerRowDxfId="284" dataDxfId="283" totalsRowDxfId="282">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{54D8B290-28F4-4BD7-A8BF-30569EE550C3}" name="Décembre25262930" displayName="Décembre25262930" ref="B8:AG16" totalsRowShown="0" headerRowDxfId="215" dataDxfId="214" totalsRowDxfId="213">
   <tableColumns count="32">
-    <tableColumn id="1" xr3:uid="{B4E918E6-2F8B-4C19-8A71-DF25BB338981}" name="Materiel Comité" dataDxfId="281" totalsRowDxfId="280" dataCellStyle="Employé"/>
-[...30 lines deleted...]
-    <tableColumn id="33" xr3:uid="{A12374CB-0110-4C7A-812F-94B60693EB00}" name="Nombre de location" dataDxfId="219" totalsRowDxfId="218" dataCellStyle="Total">
+    <tableColumn id="1" xr3:uid="{B4E918E6-2F8B-4C19-8A71-DF25BB338981}" name="Materiel Comité" dataDxfId="212" totalsRowDxfId="211" dataCellStyle="Employé"/>
+    <tableColumn id="2" xr3:uid="{F78C6B85-B7F3-4D30-8712-C58D9275AEF2}" name="1" dataDxfId="210" totalsRowDxfId="209"/>
+    <tableColumn id="3" xr3:uid="{2ABA09E3-B82E-45F6-97A7-F41A2BD490AC}" name="2" dataDxfId="208" totalsRowDxfId="207"/>
+    <tableColumn id="4" xr3:uid="{62BDB6F4-0E71-4139-9785-8AD14263ED4D}" name="3" dataDxfId="206" totalsRowDxfId="205"/>
+    <tableColumn id="5" xr3:uid="{3BE88251-0A78-4EC6-AE9C-98B1DF135E43}" name="4" dataDxfId="204" totalsRowDxfId="203"/>
+    <tableColumn id="6" xr3:uid="{60AE6148-6951-4F31-B426-4F26A24C75E2}" name="5" dataDxfId="202" totalsRowDxfId="201"/>
+    <tableColumn id="7" xr3:uid="{A85B50F3-0329-4B01-9B08-198DE7976660}" name="6" dataDxfId="200" totalsRowDxfId="199"/>
+    <tableColumn id="8" xr3:uid="{F8E560B0-28FF-48F4-AD9A-1576796BB2EF}" name="7" dataDxfId="198" totalsRowDxfId="197"/>
+    <tableColumn id="9" xr3:uid="{7779B151-3C4B-45C9-ADCD-FA07C770CADE}" name="8" dataDxfId="196" totalsRowDxfId="195"/>
+    <tableColumn id="10" xr3:uid="{E0AA3F64-2BB4-4CF1-9CA9-84FF124A29F2}" name="9" dataDxfId="194" totalsRowDxfId="193"/>
+    <tableColumn id="11" xr3:uid="{A2E91329-D49F-4A8C-A672-AD319C204145}" name="10" dataDxfId="192" totalsRowDxfId="191"/>
+    <tableColumn id="12" xr3:uid="{C040CD13-17D1-465C-8A94-6AD835C5E3B1}" name="11" dataDxfId="190" totalsRowDxfId="189"/>
+    <tableColumn id="13" xr3:uid="{6720DE67-A30A-4FB0-819E-DF66F44EE2ED}" name="12" dataDxfId="188" totalsRowDxfId="187"/>
+    <tableColumn id="14" xr3:uid="{16038B22-2AA4-405F-8883-04F5E305566A}" name="13" dataDxfId="186" totalsRowDxfId="185"/>
+    <tableColumn id="15" xr3:uid="{13ABF92E-963A-4E66-9168-49F997FDBB62}" name="14" dataDxfId="184" totalsRowDxfId="183"/>
+    <tableColumn id="16" xr3:uid="{07CE70D1-9E7E-4BCA-AF25-A5CD1E3854FF}" name="15" dataDxfId="182" totalsRowDxfId="181"/>
+    <tableColumn id="17" xr3:uid="{E317EB4A-CFED-4129-9C28-AF4F19DED1FC}" name="16" dataDxfId="180" totalsRowDxfId="179"/>
+    <tableColumn id="18" xr3:uid="{7200DD0C-7929-45C8-B76A-BFD1E381BE83}" name="17" dataDxfId="178" totalsRowDxfId="177"/>
+    <tableColumn id="19" xr3:uid="{58EEFF92-654B-4F2C-BB77-8B01C6F47B99}" name="18" dataDxfId="176" totalsRowDxfId="175"/>
+    <tableColumn id="20" xr3:uid="{458A1252-9DBD-4A40-8F9B-7AF37A52C459}" name="19" dataDxfId="174" totalsRowDxfId="173"/>
+    <tableColumn id="21" xr3:uid="{51FDA105-CAD5-4008-9AAD-45EE5E3FBA51}" name="20" dataDxfId="172" totalsRowDxfId="171"/>
+    <tableColumn id="22" xr3:uid="{3B012E05-D596-4967-8DBB-54766402C3D3}" name="21" dataDxfId="170" totalsRowDxfId="169"/>
+    <tableColumn id="23" xr3:uid="{803965A9-ABD3-4466-8B48-09BD366642FE}" name="22" dataDxfId="168" totalsRowDxfId="167"/>
+    <tableColumn id="24" xr3:uid="{EFD17A2B-1F31-4314-BDC5-09C24CC94BD8}" name="23" dataDxfId="166" totalsRowDxfId="165"/>
+    <tableColumn id="25" xr3:uid="{952F0880-56D3-4C09-BCFE-0ECB52CB31DE}" name="24" dataDxfId="164" totalsRowDxfId="163"/>
+    <tableColumn id="26" xr3:uid="{93A03CD5-5145-4B29-AF55-D5C08FD443C8}" name="25" dataDxfId="162" totalsRowDxfId="161"/>
+    <tableColumn id="27" xr3:uid="{798AE2C7-3D58-4CD5-A6C0-19FCE3C72F1C}" name="26" dataDxfId="160" totalsRowDxfId="159"/>
+    <tableColumn id="28" xr3:uid="{F8FC522D-E509-46C7-91E2-BE49576CEF0C}" name="27" dataDxfId="158" totalsRowDxfId="157"/>
+    <tableColumn id="29" xr3:uid="{0D7DC0F0-9EB1-448F-93BE-9960D018A911}" name="28" dataDxfId="156" totalsRowDxfId="155"/>
+    <tableColumn id="30" xr3:uid="{1BF3A799-02B2-4C74-8024-A8FAE1F2C4B6}" name="29" dataDxfId="154" totalsRowDxfId="153"/>
+    <tableColumn id="31" xr3:uid="{6AA1DA57-602E-43AA-8FD6-A8576E0932E2}" name="30" dataDxfId="152" totalsRowDxfId="151"/>
+    <tableColumn id="33" xr3:uid="{A12374CB-0110-4C7A-812F-94B60693EB00}" name="Nombre de location" dataDxfId="150" totalsRowDxfId="149" dataCellStyle="Total">
       <calculatedColumnFormula>COUNTA(#REF!)</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Tableau des absences des employés" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Fournit une liste de noms et des dates de calendrier pour enregistrer les absences et motifs d’absence des employés (C= Congé, M=Maladie, P=Personnel, et deux espaces réservés pour des entrées personnalisées)"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table29.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{AA713D5C-8917-42E0-BE72-8FBFD7066235}" name="Décembre2526293031" displayName="Décembre2526293031" ref="B8:AH16" totalsRowShown="0" headerRowDxfId="217" dataDxfId="216" totalsRowDxfId="215">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{AA713D5C-8917-42E0-BE72-8FBFD7066235}" name="Décembre2526293031" displayName="Décembre2526293031" ref="B8:AH16" totalsRowShown="0" headerRowDxfId="2134" dataDxfId="2133" totalsRowDxfId="2132">
   <tableColumns count="33">
-    <tableColumn id="1" xr3:uid="{24FB215C-FA5F-45E9-B1CC-0229E32EA9C0}" name="Materiel Comité" dataDxfId="214" totalsRowDxfId="213" dataCellStyle="Employé"/>
-[...31 lines deleted...]
-    <tableColumn id="33" xr3:uid="{D26B420E-DBB0-47AE-BB72-4E46C3764036}" name="Nombre de location" dataDxfId="150" totalsRowDxfId="149" dataCellStyle="Total">
+    <tableColumn id="1" xr3:uid="{24FB215C-FA5F-45E9-B1CC-0229E32EA9C0}" name="Materiel Comité" dataDxfId="2131" totalsRowDxfId="2130" dataCellStyle="Employé"/>
+    <tableColumn id="2" xr3:uid="{2DB8D42B-085A-4A1F-B84C-DC966DAE3860}" name="1" dataDxfId="2129" totalsRowDxfId="2128"/>
+    <tableColumn id="3" xr3:uid="{33D0CA97-FCDD-43A0-A347-FE5189C27C12}" name="2" dataDxfId="2127" totalsRowDxfId="2126"/>
+    <tableColumn id="4" xr3:uid="{7CFB6B42-EF6B-4B65-9958-B97A2424C834}" name="3" dataDxfId="2125" totalsRowDxfId="2124"/>
+    <tableColumn id="5" xr3:uid="{BBC7BE84-FC4C-4786-B4C9-139B950C4B03}" name="4" dataDxfId="2123" totalsRowDxfId="2122"/>
+    <tableColumn id="6" xr3:uid="{B0C4551C-088D-417C-8497-34E1F636479A}" name="5" dataDxfId="2121" totalsRowDxfId="2120"/>
+    <tableColumn id="7" xr3:uid="{541078E8-27A6-4555-BD89-872A8D6EB906}" name="6" dataDxfId="2119" totalsRowDxfId="2118"/>
+    <tableColumn id="8" xr3:uid="{55D9CE2F-A530-4048-9032-CCE0F3B4CD73}" name="7" dataDxfId="2117" totalsRowDxfId="2116"/>
+    <tableColumn id="9" xr3:uid="{002BFC36-BC7D-46A9-8920-FE397554CA95}" name="8" dataDxfId="2115" totalsRowDxfId="2114"/>
+    <tableColumn id="10" xr3:uid="{D4DC162F-4645-4D46-BC14-A99565FAF760}" name="9" dataDxfId="2113" totalsRowDxfId="2112"/>
+    <tableColumn id="11" xr3:uid="{D49DB054-2705-45C3-8029-FAB906D6737B}" name="10" dataDxfId="2111" totalsRowDxfId="2110"/>
+    <tableColumn id="12" xr3:uid="{DA45F331-740E-48AC-978A-0A824D80E046}" name="11" dataDxfId="2109" totalsRowDxfId="2108"/>
+    <tableColumn id="13" xr3:uid="{CB9DA3A1-CA10-4CBC-827D-172567378725}" name="12" dataDxfId="2107" totalsRowDxfId="2106"/>
+    <tableColumn id="14" xr3:uid="{0E83BA92-5F56-4421-9093-A89284FF6510}" name="13" dataDxfId="2105" totalsRowDxfId="2104"/>
+    <tableColumn id="15" xr3:uid="{D0835927-9F1C-47AD-B359-EF925FADAAF7}" name="14" dataDxfId="2103" totalsRowDxfId="2102"/>
+    <tableColumn id="16" xr3:uid="{20EE4900-ACB5-4B04-9817-CFB2A8D1BA6F}" name="15" dataDxfId="2101" totalsRowDxfId="2100"/>
+    <tableColumn id="17" xr3:uid="{4963290B-1E0E-4821-A7C7-BDA8EEF9B492}" name="16" dataDxfId="2099" totalsRowDxfId="2098"/>
+    <tableColumn id="18" xr3:uid="{05359E42-225D-4535-AEA1-C61418A337EA}" name="17" dataDxfId="2097" totalsRowDxfId="2096"/>
+    <tableColumn id="19" xr3:uid="{4D7600DA-A74F-4FDE-A145-51308F02D92E}" name="18" dataDxfId="2095" totalsRowDxfId="2094"/>
+    <tableColumn id="20" xr3:uid="{A992F89A-0EE6-4AAB-96E0-927B9675ADE9}" name="19" dataDxfId="2093" totalsRowDxfId="2092"/>
+    <tableColumn id="21" xr3:uid="{9D137517-EA08-416A-AB22-95A174D30DE3}" name="20" dataDxfId="2091" totalsRowDxfId="2090"/>
+    <tableColumn id="22" xr3:uid="{1E202BF7-CF5E-4605-8557-6B0061CADD97}" name="21" dataDxfId="2089" totalsRowDxfId="2088"/>
+    <tableColumn id="23" xr3:uid="{CA664CC0-1190-4AC2-AF33-76A68D6508CA}" name="22" dataDxfId="2087" totalsRowDxfId="2086"/>
+    <tableColumn id="24" xr3:uid="{0E4CBF9E-0A73-4FA7-869E-DAC6B6742D90}" name="23" dataDxfId="2085" totalsRowDxfId="2084"/>
+    <tableColumn id="25" xr3:uid="{D0D2A7E5-13CD-45A2-A446-D92C0FC392CF}" name="24" dataDxfId="2083" totalsRowDxfId="2082"/>
+    <tableColumn id="26" xr3:uid="{0357C02D-86EA-456E-8BDE-A12172EE79A8}" name="25" dataDxfId="2081" totalsRowDxfId="2080"/>
+    <tableColumn id="27" xr3:uid="{DF6CF8DE-480F-4DCA-9E4A-47D0B05A68BC}" name="26" dataDxfId="2079" totalsRowDxfId="2078"/>
+    <tableColumn id="28" xr3:uid="{882E3726-931C-45DC-8841-283955A76156}" name="27" dataDxfId="2077" totalsRowDxfId="2076"/>
+    <tableColumn id="29" xr3:uid="{6A886FA9-7205-4537-8421-48FE61512865}" name="28" dataDxfId="2075" totalsRowDxfId="2074"/>
+    <tableColumn id="30" xr3:uid="{B0526505-EC1F-457C-AF98-7A803B1E3D73}" name="29" dataDxfId="2073" totalsRowDxfId="2072"/>
+    <tableColumn id="31" xr3:uid="{C89E17EE-9CA6-402D-AAE7-A0D7843E31AE}" name="30" dataDxfId="2071" totalsRowDxfId="2070"/>
+    <tableColumn id="32" xr3:uid="{242FCC37-B7DE-44C4-9E08-7118003FB630}" name="31" dataDxfId="2069" totalsRowDxfId="2068"/>
+    <tableColumn id="33" xr3:uid="{D26B420E-DBB0-47AE-BB72-4E46C3764036}" name="Nombre de location" dataDxfId="2067" totalsRowDxfId="2066" dataCellStyle="Total">
       <calculatedColumnFormula>COUNTA(#REF!)</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Tableau des absences des employés" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Fournit une liste de noms et des dates de calendrier pour enregistrer les absences et motifs d’absence des employés (C= Congé, M=Maladie, P=Personnel, et deux espaces réservés pour des entrées personnalisées)"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Mars" displayName="Mars" ref="B8:AH16" totalsRowShown="0" headerRowDxfId="1928" dataDxfId="1927" totalsRowDxfId="1926">
   <tableColumns count="33">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Materiel Comité" dataDxfId="1925" totalsRowDxfId="1924" dataCellStyle="Employé"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0200-000002000000}" name="1" dataDxfId="1923" totalsRowDxfId="1922"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0200-000003000000}" name="2" dataDxfId="1921" totalsRowDxfId="1920"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0200-000004000000}" name="3" dataDxfId="1919" totalsRowDxfId="1918"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="4" dataDxfId="1917" totalsRowDxfId="1916"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="5" dataDxfId="1915" totalsRowDxfId="1914"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0200-000007000000}" name="6" dataDxfId="1913" totalsRowDxfId="1912"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0200-000008000000}" name="7" dataDxfId="1911" totalsRowDxfId="1910"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0200-000009000000}" name="8" dataDxfId="1909" totalsRowDxfId="1908"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0200-00000A000000}" name="9" dataDxfId="1907" totalsRowDxfId="1906"/>
@@ -14460,71 +14687,71 @@
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table28.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table30.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
@@ -14586,147 +14813,147 @@
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="12"/>
       <c r="U3" s="12"/>
       <c r="V3" s="12"/>
       <c r="W3" s="12"/>
       <c r="X3" s="12"/>
       <c r="Y3" s="12"/>
       <c r="Z3" s="12"/>
       <c r="AA3" s="12"/>
       <c r="AB3" s="12"/>
       <c r="AC3" s="12"/>
       <c r="AD3" s="12"/>
       <c r="AE3" s="12"/>
       <c r="AF3" s="12"/>
       <c r="AG3" s="12"/>
       <c r="AH3" s="12"/>
     </row>
     <row r="4" spans="1:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="1:34" ht="15" customHeight="1">
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AB5" s="13"/>
       <c r="AC5" s="13"/>
       <c r="AD5" s="13"/>
       <c r="AE5" s="13"/>
       <c r="AF5" s="13"/>
       <c r="AG5" s="13"/>
       <c r="AH5" s="14"/>
     </row>
     <row r="6" spans="1:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,1,1),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,1,2),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,1,3),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,1,4),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,1,5),1),"jjj")</f>
         <v>dim</v>
@@ -15365,147 +15592,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,1),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,2),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,3),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,4),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,5),1),"jjj")</f>
@@ -16092,147 +16319,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,1),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,2),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,3),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,4),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,5),1),"jjj")</f>
@@ -16814,147 +17041,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,1),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,2),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,3),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,4),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,5),1),"jjj")</f>
@@ -17707,147 +17934,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear+1</f>
         <v>2026</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear+1,1,1),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear+1,1,2),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear+1,1,3),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear+1,2,1),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear+1,1,5),1),"jjj")</f>
@@ -18545,141 +18772,141 @@
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
     </row>
     <row r="4" spans="2:31" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:31" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
     </row>
     <row r="6" spans="2:31" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...25 lines deleted...]
-      <c r="AD6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
       <c r="AE6" s="4">
         <f>CalendarYear+1</f>
         <v>2026</v>
       </c>
     </row>
     <row r="7" spans="2:31" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,2),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,3),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,4),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,5),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,6),1),"jjj")</f>
@@ -19249,147 +19476,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear+1</f>
         <v>2026</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,2),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,3),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,4),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,5),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,6),1),"jjj")</f>
@@ -19980,147 +20207,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear+1</f>
         <v>2026</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,5),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,6),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,7),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,8),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,9),1),"jjj")</f>
@@ -20715,147 +20942,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear+1</f>
         <v>2026</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,7),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,8),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,9),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,10),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,11),1),"jjj")</f>
@@ -21446,147 +21673,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear+1</f>
         <v>2026</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,3),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,4),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,5),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,6),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,7),1),"jjj")</f>
@@ -22173,147 +22400,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,9),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,10),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,11),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,12),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,13),1),"jjj")</f>
@@ -22892,147 +23119,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="1:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="1:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="1:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,2,1),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,2,2),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,2,3),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,2,4),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,2,5),1),"jjj")</f>
@@ -23674,147 +23901,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,2),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,3),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,4),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,5),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,6),1),"jjj")</f>
@@ -24392,147 +24619,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,2),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,3),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,4),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,5),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,6),1),"jjj")</f>
@@ -25046,52 +25273,52 @@
           <x14:cfRule type="dataBar" id="{8B35E256-503C-4EF7-9F6C-E1EFEC2DFF1B}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D248B540-39DF-4D90-98E6-75F9FA148C08}">
   <sheetPr>
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="B1:AH16"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9:M9"/>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="33" width="4.6640625" customWidth="1"/>
     <col min="34" max="34" width="18" customWidth="1"/>
     <col min="35" max="35" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:34" ht="100.35" customHeight="1">
       <c r="B2" s="24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="2:34" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
@@ -25107,147 +25334,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,2),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,3),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,4),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,5),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,10,6),1),"jjj")</f>
@@ -25658,82 +25885,86 @@
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="3">
         <f>COUNTA(Octobre17[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:34" ht="30" customHeight="1">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
-      <c r="E14" s="1"/>
-      <c r="F14" s="1"/>
+      <c r="E14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="3">
         <f>COUNTA(Octobre17[[#This Row],[1]:[31]])</f>
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="2:34" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="AG15" s="29"/>
       <c r="AH15" s="29">
         <f>COUNTA(Octobre17[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:34" ht="30" customHeight="1">
       <c r="B16" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AG16" s="29"/>
       <c r="AH16" s="29">
         <f>COUNTA(Octobre17[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="C6:AG6"/>
@@ -25780,51 +26011,51 @@
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF95B498-997B-4F28-BE60-442C18B282A4}">
   <sheetPr>
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="B1:AH16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AA14" sqref="AA14"/>
+      <selection activeCell="AB12" sqref="AB12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="33" width="4.6640625" customWidth="1"/>
     <col min="34" max="34" width="18" customWidth="1"/>
     <col min="35" max="35" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:34" ht="100.35" customHeight="1">
       <c r="B2" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="2:34" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
@@ -25840,147 +26071,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,2),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,3),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,4),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,5),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,11,6),1),"jjj")</f>
@@ -26410,64 +26641,68 @@
     </row>
     <row r="14" spans="2:34" ht="30" customHeight="1">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
-      <c r="W14" s="1"/>
-      <c r="X14" s="1"/>
+      <c r="W14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="X14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="3">
         <f>COUNTA(Novembre24[[#This Row],[1]:[ ]])</f>
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="2:34" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="AG15" s="29"/>
       <c r="AH15" s="29">
         <f>COUNTA(Novembre24[[#This Row],[1]:[ ]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:34" ht="30" customHeight="1">
       <c r="B16" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AG16" s="29"/>
       <c r="AH16" s="29">
         <f>COUNTA(Novembre24[[#This Row],[1]:[ ]])</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="C6:AG6"/>
@@ -26507,58 +26742,58 @@
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{C95A0FFB-AEB2-49FF-8290-ABB92DED4C71}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{190C12E3-C26C-45EE-B474-24DF01814C11}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{190C12E3-C26C-45EE-B474-24DF01814C11}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B1:AH16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R11" sqref="R11"/>
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="33" width="4.6640625" customWidth="1"/>
     <col min="34" max="34" width="18" customWidth="1"/>
     <col min="35" max="35" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:34" ht="100.35" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="2:34" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
@@ -26574,147 +26809,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,2),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,3),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,4),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,5),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,12,6),1),"jjj")</f>
@@ -26911,82 +27146,96 @@
       <c r="AC8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AE8" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AF8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AG8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AH8" s="18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="2:34" ht="30" customHeight="1">
       <c r="B9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
-      <c r="E9" s="1"/>
-[...1 lines deleted...]
-      <c r="G9" s="1"/>
+      <c r="E9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
-      <c r="M9" s="1"/>
-[...2 lines deleted...]
-      <c r="P9" s="1"/>
+      <c r="M9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="3">
         <f>COUNTA(Décembre25[[#This Row],[1]:[31]])</f>
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="2:34" ht="30" customHeight="1">
       <c r="B10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
@@ -27113,80 +27362,92 @@
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="3">
         <f>COUNTA(Décembre25[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:34" ht="30" customHeight="1">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
-      <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="G14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
-      <c r="M14" s="1"/>
-[...2 lines deleted...]
-      <c r="P14" s="1"/>
+      <c r="M14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="O14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="P14" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="3">
         <f>COUNTA(Décembre25[[#This Row],[1]:[31]])</f>
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="2:34" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="AG15" s="29"/>
       <c r="AH15" s="29">
         <f>COUNTA(Décembre25[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:34" ht="30" customHeight="1">
@@ -27211,84 +27472,85 @@
   <phoneticPr fontId="31" type="noConversion"/>
   <conditionalFormatting sqref="C9:AG16">
     <cfRule type="expression" dxfId="13" priority="14" stopIfTrue="1">
       <formula>C9="C"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="12" priority="15" stopIfTrue="1">
       <formula>C9="R"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH9:AH16">
     <cfRule type="dataBar" priority="13">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="formula" val="DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),&quot;d&quot;)"/>
         <color theme="2" tint="-0.249977111117893"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{B99FD633-0171-4D99-8439-3B2096091D8F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" verticalDpi="4294967293"/>
+  <legacyDrawing r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{B99FD633-0171-4D99-8439-3B2096091D8F}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60511E54-F859-4B09-A292-A9154276401C}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B1:AH16"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Z14" sqref="Z14"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AG9" sqref="AG9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="3" width="4.88671875" customWidth="1"/>
     <col min="4" max="33" width="4.6640625" customWidth="1"/>
     <col min="34" max="34" width="18" customWidth="1"/>
     <col min="35" max="35" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:34" ht="100.35" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="2:34" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
@@ -27305,147 +27567,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear+2</f>
         <v>2027</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="38" t="s">
         <v>65</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>66</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>67</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>61</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>62</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>63</v>
       </c>
@@ -27635,78 +27897,94 @@
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
-      <c r="Q9" s="1"/>
-[...2 lines deleted...]
-      <c r="T9" s="1"/>
+      <c r="Q9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="R9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="S9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="T9" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
-      <c r="X9" s="1"/>
-[...2 lines deleted...]
-      <c r="AA9" s="1"/>
+      <c r="X9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA9" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="AE9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="AF9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="AG9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="AH9" s="3">
         <f>COUNTA(Décembre2526[[#This Row],[1]:[31]])</f>
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="2:34" ht="30" customHeight="1">
       <c r="B10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
@@ -27838,75 +28116,93 @@
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="3">
         <f>COUNTA(Décembre2526[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:34" ht="30" customHeight="1">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
-      <c r="L14" s="1"/>
+      <c r="L14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
-      <c r="Q14" s="1"/>
-[...2 lines deleted...]
-      <c r="T14" s="1"/>
+      <c r="Q14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="R14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="S14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="T14" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
-      <c r="Y14" s="1"/>
-      <c r="Z14" s="1"/>
+      <c r="Y14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
-      <c r="AF14" s="1"/>
-      <c r="AG14" s="1"/>
+      <c r="AF14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AH14" s="3">
         <f>COUNTA(Décembre2526[[#This Row],[1]:[31]])</f>
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="2:34" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="AG15" s="29"/>
       <c r="AH15" s="29">
         <f>COUNTA(Décembre2526[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:34" ht="30" customHeight="1">
@@ -27958,58 +28254,58 @@
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{1FF786E9-D9C6-42C8-8F32-D8E5B854C9D2}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{928BB409-C9CB-4EF0-8FB1-427A5A51D5F4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{928BB409-C9CB-4EF0-8FB1-427A5A51D5F4}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B1:AE16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A7" zoomScale="94" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="X13" sqref="X13"/>
+      <selection activeCell="W13" sqref="W13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="3" width="4.88671875" customWidth="1"/>
     <col min="4" max="30" width="4.6640625" customWidth="1"/>
     <col min="31" max="31" width="18" customWidth="1"/>
     <col min="32" max="32" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:31" ht="100.35" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="2:31" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
@@ -28023,141 +28319,141 @@
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
     </row>
     <row r="4" spans="2:31" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:31" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
     </row>
     <row r="6" spans="2:31" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...25 lines deleted...]
-      <c r="AD6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
       <c r="AE6" s="4">
         <f>CalendarYear+2</f>
         <v>2027</v>
       </c>
     </row>
     <row r="7" spans="2:31" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="38" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>64</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>65</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>66</v>
       </c>
@@ -28326,53 +28622,59 @@
         <v>39</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
-      <c r="Z9" s="1"/>
-[...1 lines deleted...]
-      <c r="AB9" s="1"/>
+      <c r="Z9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB9" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="3"/>
     </row>
     <row r="10" spans="2:31" ht="30" customHeight="1">
       <c r="B10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
@@ -28511,55 +28813,59 @@
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
-      <c r="AC14" s="1"/>
-      <c r="AD14" s="1"/>
+      <c r="AC14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AD14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AE14" s="3">
         <f>COUNTA(Novembre24[[#This Row],[1]:[ ]])</f>
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="2:31" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="AE15" s="3">
         <f>COUNTA(Novembre24[[#This Row],[1]:[ ]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:31" ht="30" customHeight="1">
       <c r="B16" s="35" t="s">
@@ -28582,84 +28888,85 @@
   <phoneticPr fontId="34" type="noConversion"/>
   <conditionalFormatting sqref="C9:AD16">
     <cfRule type="expression" dxfId="9" priority="2" stopIfTrue="1">
       <formula>C9="C"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="8" priority="3" stopIfTrue="1">
       <formula>C9="R"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AE9:AE16">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="formula" val="DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),&quot;d&quot;)"/>
         <color theme="2" tint="-0.249977111117893"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{40386D2C-59F7-4FC9-9E0F-6B91977C6086}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" verticalDpi="4294967293"/>
+  <legacyDrawing r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{40386D2C-59F7-4FC9-9E0F-6B91977C6086}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AE9:AE16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35E4AE28-69B1-49B4-B48D-414C4F00C1E0}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B1:AH16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AA9" sqref="AA9"/>
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="3" width="4.88671875" customWidth="1"/>
     <col min="4" max="33" width="4.6640625" customWidth="1"/>
     <col min="34" max="34" width="18" customWidth="1"/>
     <col min="35" max="35" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:34" ht="100.35" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="2:34" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
@@ -28676,147 +28983,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear+2</f>
         <v>2027</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="38" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>64</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>65</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>66</v>
       </c>
@@ -29185,79 +29492,91 @@
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="3">
         <f>COUNTA(Décembre252629[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:34" ht="30" customHeight="1">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
-      <c r="I14" s="1"/>
+      <c r="H14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
-      <c r="O14" s="1"/>
-      <c r="P14" s="1"/>
+      <c r="O14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="P14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
-      <c r="V14" s="1"/>
-      <c r="W14" s="1"/>
+      <c r="V14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="W14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="3">
         <f>COUNTA(Décembre252629[[#This Row],[1]:[31]])</f>
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="2:34" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="AG15" s="29"/>
       <c r="AH15" s="29">
         <f>COUNTA(Décembre252629[[#This Row],[1]:[31]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:34" ht="30" customHeight="1">
@@ -29315,51 +29634,51 @@
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D6BD09D-43DF-4A11-AC31-C1548929A21C}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B1:AG16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AC14" sqref="AC14"/>
+      <selection activeCell="Y13" sqref="Y13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="3" width="4.88671875" customWidth="1"/>
     <col min="4" max="32" width="4.6640625" customWidth="1"/>
     <col min="33" max="33" width="18" customWidth="1"/>
     <col min="34" max="34" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:33" ht="100.35" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="2:33" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
@@ -29375,145 +29694,145 @@
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
     </row>
     <row r="4" spans="2:33" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:33" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
     </row>
     <row r="6" spans="2:33" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...27 lines deleted...]
-      <c r="AF6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
       <c r="AG6" s="4">
         <f>CalendarYear+2</f>
         <v>2027</v>
       </c>
     </row>
     <row r="7" spans="2:33" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="38" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>64</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>65</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>66</v>
       </c>
@@ -29884,52 +30203,56 @@
         <v>44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
-      <c r="Z14" s="1"/>
-      <c r="AA14" s="1"/>
+      <c r="Z14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:33" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
@@ -29982,58 +30305,58 @@
     <tablePart r:id="rId1"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{5F6BBB18-A199-4CB7-BE87-4F8EC08A9F59}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AG9:AG16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D68AF70-A466-4320-AA5E-A9D688D9038B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D68AF70-A466-4320-AA5E-A9D688D9038B}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B1:AH16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="X11" sqref="X11"/>
+      <selection activeCell="U13" sqref="U13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="3" width="4.88671875" customWidth="1"/>
     <col min="4" max="33" width="4.6640625" customWidth="1"/>
     <col min="34" max="34" width="18" customWidth="1"/>
     <col min="35" max="35" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:34" ht="100.35" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="2:34" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
@@ -30050,146 +30373,146 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...27 lines deleted...]
-      <c r="AF6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
       <c r="AG6" s="36"/>
       <c r="AH6" s="4">
         <f>CalendarYear+2</f>
         <v>2027</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="38" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>64</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>65</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>66</v>
@@ -30413,55 +30736,65 @@
     </row>
     <row r="10" spans="2:34" ht="30" customHeight="1">
       <c r="B10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
-      <c r="W10" s="1"/>
-[...3 lines deleted...]
-      <c r="AA10" s="1"/>
+      <c r="W10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="X10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:34" ht="30" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
@@ -30570,59 +30903,67 @@
     <row r="14" spans="2:34" ht="30" customHeight="1">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
-      <c r="X14" s="1"/>
-      <c r="Y14" s="1"/>
+      <c r="X14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
-      <c r="AE14" s="1"/>
-      <c r="AF14" s="1"/>
+      <c r="AE14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AG14" s="1"/>
       <c r="AH14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:34" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="AH15" s="3">
         <v>0</v>
       </c>
     </row>
@@ -30646,52 +30987,53 @@
   <phoneticPr fontId="34" type="noConversion"/>
   <conditionalFormatting sqref="C9:AG16">
     <cfRule type="expression" dxfId="3" priority="2" stopIfTrue="1">
       <formula>C9="C"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="3" stopIfTrue="1">
       <formula>C9="R"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH9:AH16">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="formula" val="DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),&quot;d&quot;)"/>
         <color theme="2" tint="-0.249977111117893"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{73C749AE-0177-45A4-BF6C-40DEDCD1AD30}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" verticalDpi="4294967293"/>
+  <legacyDrawing r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{73C749AE-0177-45A4-BF6C-40DEDCD1AD30}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
@@ -30739,147 +31081,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="40"/>
-      <c r="I4" s="40"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,3,1),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,3,2),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,3,3),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,3,4),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,3,5),1),"jjj")</f>
@@ -31397,51 +31739,51 @@
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="formula">
                 <xm:f>DATEDIF(DATE(CalendarYear,2,1),DATE(CalendarYear,3,1),"d")</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6107E3D4-25BF-4D62-AE34-CB952A755330}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B1:AG16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O12" sqref="O12"/>
+      <selection activeCell="Q14" sqref="Q14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="30.33203125" customWidth="1"/>
     <col min="3" max="3" width="4.88671875" customWidth="1"/>
     <col min="4" max="32" width="4.6640625" customWidth="1"/>
     <col min="33" max="33" width="18" customWidth="1"/>
     <col min="34" max="34" width="2.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" ht="50.1" customHeight="1">
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="2:33" ht="100.35" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="2:33" ht="15" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
@@ -31457,145 +31799,145 @@
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
     </row>
     <row r="4" spans="2:33" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:33" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
     </row>
     <row r="6" spans="2:33" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...27 lines deleted...]
-      <c r="AF6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
       <c r="AG6" s="4">
         <f>CalendarYear+2</f>
         <v>2027</v>
       </c>
     </row>
     <row r="7" spans="2:33" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="38" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>64</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>65</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>66</v>
       </c>
@@ -31954,52 +32296,56 @@
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:33" ht="30" customHeight="1">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
-      <c r="N14" s="1"/>
-      <c r="O14" s="1"/>
+      <c r="N14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="O14" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:33" ht="30" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>45</v>
       </c>
@@ -32131,147 +32477,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,4,1),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,4,2),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,4,3),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,4,4),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,4,5),1),"jjj")</f>
@@ -32846,147 +33192,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,5,1),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,5,2),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,5,3),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,5,4),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,5,5),1),"jjj")</f>
@@ -33647,147 +33993,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,6,1),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,6,2),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,6,3),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,6,4),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,6,5),1),"jjj")</f>
@@ -34499,147 +34845,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,1),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,2),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,3),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,4),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,7,5),1),"jjj")</f>
@@ -35217,147 +35563,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,1),1),"jjj")</f>
         <v>ven</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,2),1),"jjj")</f>
         <v>sam</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,3),1),"jjj")</f>
         <v>dim</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,4),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,8,5),1),"jjj")</f>
@@ -35935,147 +36281,147 @@
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39" t="s">
+      <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
       <c r="J4" s="32"/>
-      <c r="K4" s="40"/>
-      <c r="L4" s="40"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
       <c r="M4" s="27"/>
       <c r="N4" s="31"/>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="40"/>
-[...2 lines deleted...]
-      <c r="W4" s="40"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
     </row>
     <row r="5" spans="2:34" ht="15" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
     </row>
     <row r="6" spans="2:34" ht="50.1" customHeight="1">
       <c r="B6" s="4"/>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="41"/>
-[...28 lines deleted...]
-      <c r="AG6" s="41"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
       <c r="AH6" s="4">
         <f>CalendarYear</f>
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="2:34" ht="30" customHeight="1">
       <c r="B7" s="4"/>
       <c r="C7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,1),1),"jjj")</f>
         <v>lun</v>
       </c>
       <c r="D7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,2),1),"jjj")</f>
         <v>mar</v>
       </c>
       <c r="E7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,3),1),"jjj")</f>
         <v>mer</v>
       </c>
       <c r="F7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,4),1),"jjj")</f>
         <v>jeu</v>
       </c>
       <c r="G7" s="17" t="str">
         <f>TEXT(WEEKDAY(DATE(CalendarYear,9,5),1),"jjj")</f>
@@ -36595,67 +36941,56 @@
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AH9:AH16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac37c1753acd5e330d2062ccec26ea66">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b340c7101c92c5120abd06486f94548" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -36915,95 +37250,106 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Image xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Image>
+    <Status xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">Not started</Status>
+    <Background xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">false</Background>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ImageTagsTaxHTField xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ImageTagsTaxHTField>
+    <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
+    <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF416EBA-1ECE-4253-8F5F-379C4C21BCA1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C1DB48D-B39A-4027-AC09-EC0D149B5064}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07D05670-3C2E-4910-93A4-3F46AB1A1CD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C1DB48D-B39A-4027-AC09-EC0D149B5064}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF416EBA-1ECE-4253-8F5F-379C4C21BCA1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TM03987167</Template>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>